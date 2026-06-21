--- v0 (2026-05-31)
+++ v1 (2026-06-21)
@@ -1,31 +1,32 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
@@ -512,51 +513,67 @@
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r w:rsidR="00405285" w:rsidRPr="03AEABF7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Bangkok</w:t>
       </w:r>
       <w:r w:rsidR="007044BB" w:rsidRPr="03AEABF7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>, Thailand</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="009A7733" w:rsidRPr="03AEABF7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in a hybrid format (both physical and virtual/online attendance through Zoom meeting).</w:t>
+        <w:t xml:space="preserve"> in a hybrid format (both physical and virtual/online attendance through Zoom </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009A7733" w:rsidRPr="03AEABF7">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>meeting</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009A7733" w:rsidRPr="03AEABF7">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
       <w:r w:rsidR="000A6BAF" w:rsidRPr="03AEABF7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> ADF-23 </w:t>
       </w:r>
       <w:r w:rsidR="00537EB5" w:rsidRPr="03AEABF7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>will be</w:t>
       </w:r>
       <w:r w:rsidR="000A6BAF" w:rsidRPr="03AEABF7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> co-hosted by Office of The National Broadcasting and Telecommunications Commission of Thailand (NBTC)</w:t>
       </w:r>
       <w:r w:rsidR="008A288A" w:rsidRPr="03AEABF7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
@@ -925,51 +942,59 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Email: </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00A51C7E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>Chomkorn.Leelertyuth@ConradHotels.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> (M</w:t>
       </w:r>
       <w:r w:rsidR="00181EE1">
         <w:rPr>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r>
-        <w:t>. Chomkorn Leelertyuth)</w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Chomkorn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Leelertyuth)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="133F9383" w14:textId="18B03E92" w:rsidR="00537EB5" w:rsidRPr="00537EB5" w:rsidRDefault="00537EB5" w:rsidP="00537EB5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FB46E7E" w14:textId="77777777" w:rsidR="00422EE5" w:rsidRPr="00E63D7A" w:rsidRDefault="00422EE5" w:rsidP="00537EB5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00E63D7A">
         <w:t>PARTICIPATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07FFAE52" w14:textId="77777777" w:rsidR="00422EE5" w:rsidRPr="00ED707E" w:rsidRDefault="00422EE5" w:rsidP="00422EE5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="PMingLiU" w:cs="Times New Roman"/>
@@ -1066,51 +1091,67 @@
         <w:t>other APT meetings.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BC23EF3" w14:textId="77777777" w:rsidR="00B57413" w:rsidRDefault="00B57413" w:rsidP="00B57413">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46B80DC8" w14:textId="223346DC" w:rsidR="00B57413" w:rsidRPr="00B57413" w:rsidRDefault="00B57413" w:rsidP="00B57413">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B57413">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Non-APT members may be invited to participate in the activities of the Forum as a guest at the</w:t>
+        <w:t xml:space="preserve">Non-APT members may be invited to participate in the activities of the Forum as </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B57413">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>a guest</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B57413">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at the</w:t>
       </w:r>
       <w:r w:rsidR="00CB6D6C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B57413">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>discretion of the Chair of the Forum and the Secretary General in consultation with the relevant</w:t>
       </w:r>
       <w:r w:rsidR="00CB6D6C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B57413">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
@@ -1119,51 +1160,67 @@
         <w:t>Member administration as appropriate.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FC264CD" w14:textId="77777777" w:rsidR="00B57413" w:rsidRDefault="00B57413" w:rsidP="00B57413">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7BE8F930" w14:textId="51273B9C" w:rsidR="00053792" w:rsidRPr="00053792" w:rsidRDefault="00B57413" w:rsidP="00053792">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B57413">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Other non-APT members may participate as observer with the payment of the participation fee</w:t>
+        <w:t xml:space="preserve">Other non-APT members may participate as </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B57413">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>observer</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B57413">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with the payment of the participation fee</w:t>
       </w:r>
       <w:r w:rsidR="00CB6D6C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B57413">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>and subject to consultation between the Secretary General and the relevant Member</w:t>
       </w:r>
       <w:r w:rsidR="00CB6D6C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B57413">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
@@ -1391,51 +1448,83 @@
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Conrad Bangkok</w:t>
       </w:r>
       <w:r w:rsidR="000D534B" w:rsidRPr="000D11B4">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="000D534B" w:rsidRPr="000D11B4">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>is recommended for all participants to stay during the meeting. Please make your hotel reservation in order to be eligible for the special rates given below at the earliest possible date or not later than</w:t>
+        <w:t xml:space="preserve">is recommended for all participants to stay during the meeting. Please make your hotel reservation </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000D534B" w:rsidRPr="000D11B4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000D534B" w:rsidRPr="000D11B4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be eligible for the special rates given below </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000D534B" w:rsidRPr="000D11B4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>at the earliest possible date</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000D534B" w:rsidRPr="000D11B4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or not later than</w:t>
       </w:r>
       <w:r w:rsidR="009E7D50" w:rsidRPr="000D11B4">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> 29 June 2026</w:t>
       </w:r>
       <w:r w:rsidR="000D534B" w:rsidRPr="000D11B4">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="000D534B" w:rsidRPr="000D11B4">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000D11B4">
         <w:rPr>
@@ -1873,51 +1962,69 @@
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D573B0E" w14:textId="03DCF8F9" w:rsidR="000D534B" w:rsidRDefault="000D534B" w:rsidP="00536A62">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D11B4">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The above-mentioned types of room are available on a first come first served basis. Participants are recommended to make early reservations in order to get the rooms of their choice.  </w:t>
+        <w:t xml:space="preserve">The above-mentioned types of room are available on a first come first served basis. Participants are recommended to make early reservations </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D11B4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D11B4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> get the rooms of their choice.  </w:t>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="_Hlk205987305"/>
       <w:r w:rsidRPr="000D11B4">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>The hotel booking conditions are as follows:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A0E25A7" w14:textId="77777777" w:rsidR="00443896" w:rsidRDefault="00443896" w:rsidP="00536A62">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71DFA172" w14:textId="77777777" w:rsidR="00443896" w:rsidRDefault="00443896" w:rsidP="00443896">
@@ -2101,51 +2208,69 @@
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7998D2BA" w14:textId="0216D460" w:rsidR="00443896" w:rsidRPr="00443896" w:rsidRDefault="00443896" w:rsidP="00443896">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00443896">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>All bookings must be secured with a major credit card.</w:t>
+        <w:t xml:space="preserve">All bookings must be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00443896">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>secured</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00443896">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with a major credit card.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p w14:paraId="531BCF01" w14:textId="77777777" w:rsidR="000D534B" w:rsidRPr="000D11B4" w:rsidRDefault="000D534B" w:rsidP="000D534B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6CE13898" w14:textId="2E35BF68" w:rsidR="000D534B" w:rsidRPr="001F0E37" w:rsidRDefault="000D534B" w:rsidP="68E95CAE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D11B4">
@@ -2235,51 +2360,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Related information about the meeting and meeting documents will be available at the APT Website at</w:t>
       </w:r>
       <w:r w:rsidR="00C260DA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidR="00825B76" w:rsidRPr="00904E8D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://apt.int/Meeting/2026-ADF23</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00825B76">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2253C94D" w14:textId="77777777" w:rsidR="00565EC1" w:rsidRPr="00565EC1" w:rsidRDefault="00565EC1" w:rsidP="00565EC1">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="035E5B8E" w14:textId="36E71E73" w:rsidR="00565EC1" w:rsidRPr="00565EC1" w:rsidRDefault="00565EC1" w:rsidP="68E95CAE">
+    <w:p w14:paraId="035E5B8E" w14:textId="1209857E" w:rsidR="00565EC1" w:rsidRPr="00565EC1" w:rsidRDefault="00565EC1" w:rsidP="68E95CAE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>APT members and International/Regional Organizations who wish to submit contribution(s)</w:t>
       </w:r>
       <w:r w:rsidR="00EA62BC">
         <w:t xml:space="preserve"> or presentation(s)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on the </w:t>
       </w:r>
       <w:r w:rsidR="0068216F">
         <w:t>specific session</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> should prepare their contribution(s) in Microsoft Word and/or PowerPoint, English version</w:t>
       </w:r>
       <w:r w:rsidR="00443896">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and in proper template provided by APT Secretariat and send it to </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
@@ -2295,58 +2420,67 @@
       <w:r>
         <w:t xml:space="preserve">. The </w:t>
       </w:r>
       <w:r w:rsidR="00297821">
         <w:t xml:space="preserve">contribution </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">template </w:t>
       </w:r>
       <w:r w:rsidR="00297821">
         <w:t xml:space="preserve">and the speaker guideline will be sent </w:t>
       </w:r>
       <w:r w:rsidR="001268A9">
         <w:t>via email to potential speakers</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="68E95CAE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The deadline for submission of contribution(s) is </w:t>
       </w:r>
-      <w:r w:rsidR="00EA62BC" w:rsidRPr="00EA62BC">
+      <w:r w:rsidR="00506BBC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>3 July</w:t>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA62BC" w:rsidRPr="00EA62BC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> July</w:t>
       </w:r>
       <w:r w:rsidR="00C260DA" w:rsidRPr="00EA62BC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
       <w:r w:rsidRPr="68E95CAE">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C01875A" w14:textId="77777777" w:rsidR="1CB91750" w:rsidRDefault="1CB91750" w:rsidP="1CB91750">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31B23E8B" w14:textId="77777777" w:rsidR="00C8273F" w:rsidRPr="00DF6450" w:rsidRDefault="00C8273F" w:rsidP="00DF6450">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
@@ -2518,51 +2652,65 @@
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">International Airport to the Hotel: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A4C708D" w14:textId="77777777" w:rsidR="005D52E3" w:rsidRDefault="005D52E3" w:rsidP="00A75BA4">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B45677B" w14:textId="18330FAD" w:rsidR="005D52E3" w:rsidRPr="005D52E3" w:rsidRDefault="005D52E3" w:rsidP="005D52E3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D52E3">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">For your general information, the following transportations are available from Suvarnabhumi International Airport to the </w:t>
+        <w:t xml:space="preserve">For your general information, the following </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005D52E3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>transportations are</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D52E3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> available from Suvarnabhumi International Airport to the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>hotel (</w:t>
       </w:r>
       <w:r w:rsidRPr="005D52E3">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Conrad Bangkok</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="005D52E3">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
@@ -2624,51 +2772,107 @@
     </w:p>
     <w:p w14:paraId="0549418F" w14:textId="77777777" w:rsidR="005D52E3" w:rsidRPr="005D52E3" w:rsidRDefault="005D52E3" w:rsidP="005D52E3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75F93042" w14:textId="77777777" w:rsidR="005D52E3" w:rsidRDefault="005D52E3" w:rsidP="005D52E3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D52E3">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Airport Rail Link (ARL) &amp; BTS SkyTrain: Follow signs to the B Floor (Basement level) to take the ARL (City Line/Red Line) to Phaya Thai Station (A8). From there, transfer to the BTS SkyTrain (Sukhumvit Line/Light Green Line) heading toward Kheha. Disembark at Phloen Chit Station (E2). From Phloen Chit, the hotel is a short taxi or shuttle ride away.</w:t>
+        <w:t xml:space="preserve">Airport Rail Link (ARL) &amp; BTS SkyTrain: Follow signs to the B Floor (Basement level) to take the ARL (City Line/Red Line) to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D52E3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Phaya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D52E3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Thai Station (A8). From there, transfer to the BTS SkyTrain (Sukhumvit Line/Light Green Line) heading toward </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D52E3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Kheha</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D52E3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Disembark at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D52E3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Phloen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D52E3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chit Station (E2). From </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D52E3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Phloen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D52E3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chit, the hotel is a short taxi or shuttle ride away.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73BD5048" w14:textId="77777777" w:rsidR="005D52E3" w:rsidRPr="005D52E3" w:rsidRDefault="005D52E3" w:rsidP="005D52E3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35E6C3D7" w14:textId="66061301" w:rsidR="005D52E3" w:rsidRPr="005D52E3" w:rsidRDefault="005D52E3" w:rsidP="005D52E3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D52E3">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
@@ -2893,105 +3097,139 @@
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6517017A" w14:textId="22A7333A" w:rsidR="00A75BA4" w:rsidRPr="00A75BA4" w:rsidRDefault="00A75BA4" w:rsidP="00A75BA4">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A75BA4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Due to procedural difficulties and budgetary constraints, APT</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> is</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A75BA4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> not able to bear the cost of insurance for the participants, any medical expenses or any other expenses. APT therefore requests the Administrations/Organizations to kindly make necessary arrangements for insurance and medical coverage of your participants before travel.</w:t>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A75BA4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not able to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A75BA4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bear the cost of insurance for the participants, any medical expenses or any other expenses. APT therefore requests the Administrations/Organizations to kindly make necessary arrangements for insurance and medical coverage of your participants before travel.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="634782D7" w14:textId="77777777" w:rsidR="003D5EB3" w:rsidRPr="00DF6450" w:rsidRDefault="003D5EB3" w:rsidP="00FD75FF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49734CC5" w14:textId="52FA49AF" w:rsidR="00D465C3" w:rsidRPr="00DF6450" w:rsidRDefault="00D465C3" w:rsidP="00CA0EB5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00DF6450">
         <w:t>CODE OF CONDUCT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6754F329" w14:textId="77777777" w:rsidR="00D465C3" w:rsidRPr="00D465C3" w:rsidRDefault="00D465C3" w:rsidP="00D465C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C6E1465" w14:textId="23636721" w:rsidR="003D5EB3" w:rsidRPr="00801FED" w:rsidRDefault="00A75BA4" w:rsidP="00801FED">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="03AEABF7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-GB" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>The Code of Conduct requires that all participants in connection with APT meetings or events, whether virtual, hybrid or physical, must observe professional, respectful and responsible conduct at all times, bearing in mind zero tolerance on discrimination or intimidation against cultural, ethnic, religious and gender differences to facilitate a safe and inclusive environment.</w:t>
+        <w:t xml:space="preserve">The Code of Conduct requires that all participants in connection with APT meetings or events, whether virtual, hybrid or physical, must observe professional, respectful and responsible conduct </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="03AEABF7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>at all times</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="03AEABF7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>, bearing in mind zero tolerance on discrimination or intimidation against cultural, ethnic, religious and gender differences to facilitate a safe and inclusive environment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="567D7638" w14:textId="0A6E1E3A" w:rsidR="03AEABF7" w:rsidRDefault="03AEABF7" w:rsidP="03AEABF7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-GB" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6926B475" w14:textId="74A1987E" w:rsidR="7D992331" w:rsidRDefault="7D992331" w:rsidP="03AEABF7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-GB" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="03AEABF7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -3050,131 +3288,163 @@
       <w:r w:rsidRPr="03AEABF7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>About Thailand</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6130CB7F" w14:textId="5E177A1E" w:rsidR="26438F0F" w:rsidRDefault="26438F0F" w:rsidP="03AEABF7">
       <w:pPr>
         <w:ind w:left="2790" w:hanging="2790"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Official Name: </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Kingdom of Thailand</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75B9CA6B" w14:textId="7F5897B4" w:rsidR="26438F0F" w:rsidRDefault="26438F0F" w:rsidP="03AEABF7">
       <w:pPr>
         <w:ind w:left="2790" w:hanging="2790"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Population: </w:t>
+        <w:t>Population</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t xml:space="preserve">65.8 million (Official local registration) / ~71.6 million (Total estimated including residents) </w:t>
+        <w:t>65.8</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> million (Official local registration) / ~71.6 million (Total estimated including residents) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4630D609" w14:textId="478DE8DE" w:rsidR="26438F0F" w:rsidRDefault="26438F0F" w:rsidP="03AEABF7">
       <w:pPr>
         <w:ind w:left="2790" w:hanging="2790"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Capital City: </w:t>
+        <w:t>Capital City</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t xml:space="preserve">Bangkok </w:t>
+        <w:t>Bangkok</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16A20222" w14:textId="03F8858B" w:rsidR="26438F0F" w:rsidRDefault="26438F0F" w:rsidP="03AEABF7">
       <w:pPr>
         <w:ind w:left="2790" w:hanging="2790"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Area: </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>513,120 km²</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68D80DB9" w14:textId="08BB2D0F" w:rsidR="26438F0F" w:rsidRDefault="26438F0F" w:rsidP="03AEABF7">
       <w:pPr>
         <w:ind w:left="2790" w:hanging="2790"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">People: </w:t>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t xml:space="preserve">Thai (approx. 85–95%, encompassing Central Thai, Isan/Lao, Northern, and Southern regional groups), Thai-Chinese (approx. 10–14%), and Malay (approx. 3%). The remainder includes minor populations of Mon, Khmer, and various hill tribes. </w:t>
+        <w:t xml:space="preserve">Thai (approx. 85–95%, encompassing Central Thai, Isan/Lao, Northern, and Southern regional groups), </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Thai-Chinese</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (approx. 10–14%), and Malay (approx. 3%). The remainder includes minor populations of Mon, Khmer, and various hill tribes. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1396581C" w14:textId="23053312" w:rsidR="26438F0F" w:rsidRDefault="26438F0F" w:rsidP="03AEABF7">
       <w:pPr>
         <w:ind w:left="2790" w:hanging="2790"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Religion: </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Buddhism (approx. 94.6%), Islam (approx. 4.3%), Christianity (approx. 1%).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="731D6152" w14:textId="18181AFC" w:rsidR="26438F0F" w:rsidRDefault="26438F0F" w:rsidP="03AEABF7">
       <w:pPr>
         <w:ind w:left="2790" w:hanging="2790"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Language: </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Thai (English is widely spoken and understood in hotels, major restaurants, and event venues).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F1734C4" w14:textId="42D32459" w:rsidR="26438F0F" w:rsidRDefault="26438F0F" w:rsidP="03AEABF7">
       <w:pPr>
         <w:ind w:left="2790" w:hanging="2790"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">International Dialing Code: </w:t>
+        <w:t>International Dialing Code</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t>+66</w:t>
+        <w:t>+</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>66</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BE4BF77" w14:textId="4D8C8219" w:rsidR="03AEABF7" w:rsidRDefault="03AEABF7" w:rsidP="03AEABF7">
       <w:pPr>
         <w:ind w:left="2790" w:hanging="2790"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E8ACBDF" w14:textId="4FEB8250" w:rsidR="26438F0F" w:rsidRDefault="26438F0F" w:rsidP="03AEABF7">
       <w:pPr>
         <w:ind w:left="2790" w:hanging="2790"/>
       </w:pPr>
       <w:r>
         <w:t>Weather</w:t>
       </w:r>
       <w:r w:rsidR="7CCB21B7">
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">The country has a tropical climate that is generally warm and humid. The monsoon season runs from July to October, </w:t>
       </w:r>
@@ -3202,83 +3472,103 @@
         <w:tab/>
         <w:t>GMT +7 hrs</w:t>
       </w:r>
       <w:r w:rsidR="729B4762">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CF564A0" w14:textId="331C0CB3" w:rsidR="034D2627" w:rsidRDefault="034D2627" w:rsidP="03AEABF7">
       <w:pPr>
         <w:ind w:left="2790" w:hanging="2790"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Electricity &amp; Plug Types:</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Standard Voltage: 220V–230V AC, 50Hz  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="673CA0CF" w14:textId="4D1762A8" w:rsidR="034D2627" w:rsidRDefault="034D2627" w:rsidP="03AEABF7">
       <w:pPr>
         <w:ind w:left="2790" w:hanging="2790"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Socket Types: </w:t>
+        <w:t>Socket Types</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t>Types A, B, C, and O</w:t>
+        <w:t>Types</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> A, B, C, and O</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="432718EB" w14:textId="5FC95524" w:rsidR="034D2627" w:rsidRDefault="034D2627" w:rsidP="03AEABF7">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="36F8BE3C" wp14:editId="77F55B53">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="36F8BE3C" wp14:editId="0AAE5011">
             <wp:extent cx="2181225" cy="1663033"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="2076188521" name="drawing"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2076188521" name="Picture 2076188521"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId24">
                       <a:extLst>
+                        <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                          <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a14:imgLayer r:embed="rId25">
+                              <a14:imgEffect>
+                                <a14:sharpenSoften amount="50000"/>
+                              </a14:imgEffect>
+                              <a14:imgEffect>
+                                <a14:saturation sat="200000"/>
+                              </a14:imgEffect>
+                            </a14:imgLayer>
+                          </a14:imgProps>
+                        </a:ext>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2181225" cy="1663033"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
@@ -3291,51 +3581,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="03AEABF7">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Thailand Power Plug and Socket Types. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07CCAB6A" w14:textId="7E1A04B0" w:rsidR="034D2627" w:rsidRDefault="034D2627" w:rsidP="03AEABF7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="03AEABF7">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Source: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25">
+      <w:hyperlink r:id="rId26">
         <w:r w:rsidR="36E77DF9" w:rsidRPr="03AEABF7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>World-Power-Plugs.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7D77C210" w14:textId="6499B9FC" w:rsidR="03AEABF7" w:rsidRDefault="03AEABF7" w:rsidP="03AEABF7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="064491EA" w14:textId="653E61DE" w:rsidR="034D2627" w:rsidRDefault="034D2627" w:rsidP="03AEABF7">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -3376,51 +3666,59 @@
         <w:tab/>
         <w:t xml:space="preserve">Thai Baht (THB) is the official currency. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27D9BCFB" w14:textId="681E9D5F" w:rsidR="313F0014" w:rsidRDefault="313F0014" w:rsidP="03AEABF7">
       <w:pPr>
         <w:ind w:left="2790" w:hanging="2790"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Exchange rate:</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="10DD1C72">
         <w:t>T</w:t>
       </w:r>
       <w:r>
         <w:t>he exchange rate</w:t>
       </w:r>
       <w:r w:rsidR="0A5DDBD2">
         <w:t xml:space="preserve"> as of May 2026</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> is approximately THB 32.46 to USD 1.  Automated Teller Machines (ATMs) are available everywhere across Bangkok and accept major international networks like Visa and MasterCard. Physical bank branches are usually open from 09:00 to 15:30 hrs, Monday through Friday. </w:t>
+        <w:t xml:space="preserve"> is approximately THB 32.46 to USD 1.  Automated Teller Machines (ATMs) are available everywhere across Bangkok and accept major international networks like Visa and MasterCard. Physical bank branches are usually open from 09:00 to 15:30 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hrs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, Monday through Friday. </w:t>
       </w:r>
       <w:r w:rsidR="3569ADBD">
         <w:t>B</w:t>
       </w:r>
       <w:r>
         <w:t>ank branches located inside retail shopping malls are open every day of the week, typically from 11:00 until 20:00 hrs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EC2886C" w14:textId="134F435A" w:rsidR="03AEABF7" w:rsidRDefault="03AEABF7" w:rsidP="03AEABF7"/>
     <w:p w14:paraId="46113810" w14:textId="57A93BD5" w:rsidR="00D77D85" w:rsidRPr="00DF6450" w:rsidRDefault="00D77D85" w:rsidP="00CA0EB5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00DF6450">
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00EA3235" w:rsidRPr="00343440">
         <w:t>ONTACT INFORMATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DA0A1B2" w14:textId="77777777" w:rsidR="00D77D85" w:rsidRPr="00DF6450" w:rsidRDefault="00D77D85" w:rsidP="00DF6450">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
@@ -3449,51 +3747,51 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>ADF-2</w:t>
       </w:r>
       <w:r w:rsidR="00805ED7" w:rsidRPr="03AEABF7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="03AEABF7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="3E6B2084" w:rsidRPr="03AEABF7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">kindly visit </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26">
+      <w:hyperlink r:id="rId27">
         <w:r w:rsidR="3E6B2084" w:rsidRPr="03AEABF7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://apt.int/Meeting/2026-ADF23</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="3E6B2084" w:rsidRPr="03AEABF7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidRPr="03AEABF7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>please contact:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A565758" w14:textId="77777777" w:rsidR="00D77D85" w:rsidRPr="00DF6450" w:rsidRDefault="00D77D85" w:rsidP="00D77D85">
       <w:pPr>
@@ -3548,70 +3846,78 @@
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>APT Secretariat</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46ED62F6" w14:textId="1D53E5CD" w:rsidR="00CA0EB5" w:rsidRDefault="00CA0EB5" w:rsidP="00DE2004">
             <w:pPr>
               <w:rPr>
                 <w:lang w:bidi="th-TH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:bidi="th-TH"/>
               </w:rPr>
               <w:t>Mr. Danho Kim</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="420D36CE" w14:textId="01AF70AE" w:rsidR="00CA0EB5" w:rsidRDefault="00CA0EB5" w:rsidP="00DE2004">
             <w:pPr>
               <w:rPr>
                 <w:lang w:bidi="th-TH"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:bidi="th-TH"/>
               </w:rPr>
-              <w:t>Programme Officer</w:t>
+              <w:t>Programme</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:bidi="th-TH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Officer</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="243DB686" w14:textId="475E8AA1" w:rsidR="00CA0EB5" w:rsidRDefault="00CA0EB5" w:rsidP="00DE2004">
             <w:pPr>
               <w:rPr>
                 <w:lang w:bidi="th-TH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:bidi="th-TH"/>
               </w:rPr>
               <w:t xml:space="preserve">Email: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r w:rsidRPr="00E3283E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:bidi="th-TH"/>
                 </w:rPr>
                 <w:t>kdanho@apt.int</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="22548236" w14:textId="77777777" w:rsidR="00CA0EB5" w:rsidRDefault="00CA0EB5" w:rsidP="00DE2004">
             <w:pPr>
               <w:rPr>
                 <w:lang w:bidi="th-TH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="61C24C66" w14:textId="0337D690" w:rsidR="00CA0EB5" w:rsidRDefault="00CA0EB5" w:rsidP="00DE2004">
             <w:pPr>
               <w:rPr>
                 <w:lang w:bidi="th-TH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:bidi="th-TH"/>
@@ -3622,51 +3928,51 @@
           <w:p w14:paraId="762371E2" w14:textId="3A7E1244" w:rsidR="00CA0EB5" w:rsidRDefault="00CA0EB5" w:rsidP="00DE2004">
             <w:pPr>
               <w:rPr>
                 <w:lang w:bidi="th-TH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:bidi="th-TH"/>
               </w:rPr>
               <w:t>Project Assistant</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C8A46EF" w14:textId="22FD6D31" w:rsidR="00CA0EB5" w:rsidRDefault="00CA0EB5" w:rsidP="00DE2004">
             <w:pPr>
               <w:rPr>
                 <w:lang w:bidi="th-TH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:bidi="th-TH"/>
               </w:rPr>
               <w:t xml:space="preserve">Email: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r w:rsidRPr="00E3283E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:bidi="th-TH"/>
                 </w:rPr>
                 <w:t>kornnop@apt.int</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="72E5A63A" w14:textId="77777777" w:rsidR="00CA0EB5" w:rsidRDefault="00CA0EB5" w:rsidP="00DE2004">
             <w:pPr>
               <w:rPr>
                 <w:lang w:bidi="th-TH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="39F3011B" w14:textId="63C991DB" w:rsidR="00805ED7" w:rsidRPr="00454573" w:rsidRDefault="00805ED7" w:rsidP="00DE2004">
             <w:r w:rsidRPr="00454573">
               <w:t>Asia</w:t>
             </w:r>
             <w:r>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00454573">
               <w:t>Pacific Telecommunity</w:t>
@@ -3734,51 +4040,51 @@
             <w:r>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="00454573">
               <w:t>+66 2 573 7479</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="733B30F5" w14:textId="7A0D79F5" w:rsidR="00805ED7" w:rsidRDefault="00805ED7" w:rsidP="00DE2004">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00454573">
               <w:rPr>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>E-mail:</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r w:rsidR="00CC1415" w:rsidRPr="00E3283E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:val="it-IT"/>
                 </w:rPr>
                 <w:t>apt</w:t>
               </w:r>
               <w:r w:rsidR="00CC1415" w:rsidRPr="00E3283E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>ict</w:t>
               </w:r>
               <w:r w:rsidR="00CC1415" w:rsidRPr="00E3283E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:val="it-IT"/>
                 </w:rPr>
                 <w:t>@apt.int</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
@@ -3819,55 +4125,63 @@
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> (host country)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1BFC38DF" w14:textId="77777777" w:rsidR="00805ED7" w:rsidRPr="00C721EE" w:rsidRDefault="00805ED7" w:rsidP="00DE2004">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C721EE">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Ms. Kanlayapat Kaewvejchabutr</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="361E8A6B" w14:textId="77777777" w:rsidR="00805ED7" w:rsidRPr="00C721EE" w:rsidRDefault="00805ED7" w:rsidP="00DE2004">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C721EE">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Mid Level Policy and Planning Officer</w:t>
+              <w:t>Mid Level</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C721EE">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Policy and Planning Officer</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4CB108AE" w14:textId="77777777" w:rsidR="00805ED7" w:rsidRPr="00C721EE" w:rsidRDefault="00805ED7" w:rsidP="00DE2004">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C721EE">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>International Affairs Bureau</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3EA6E4EF" w14:textId="77777777" w:rsidR="00805ED7" w:rsidRPr="00C721EE" w:rsidRDefault="00805ED7" w:rsidP="00DE2004">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C721EE">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
@@ -3889,128 +4203,104 @@
             <w:r w:rsidRPr="00C721EE">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t>+66 2 670 8888 ext. 3522</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A1F1DE7" w14:textId="77777777" w:rsidR="00805ED7" w:rsidRPr="00C721EE" w:rsidRDefault="00805ED7" w:rsidP="00DE2004">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1161"/>
               </w:tabs>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C721EE">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Email: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r w:rsidRPr="00C721EE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>kanlayapat.k@nbtc.go.th</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00C721EE">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56CAF7D7" w14:textId="77777777" w:rsidR="00805ED7" w:rsidRPr="0031733B" w:rsidRDefault="00805ED7" w:rsidP="00DE2004">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1161"/>
               </w:tabs>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C721EE">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">cc: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r w:rsidRPr="00C721EE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>siriporn.p@nbtc.go.th</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00C721EE">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="58E371D5" w14:textId="77777777" w:rsidR="00C026CF" w:rsidRDefault="00C026CF" w:rsidP="00D77D85">
-[...22 lines deleted...]
-    </w:p>
     <w:p w14:paraId="4DE494F1" w14:textId="77777777" w:rsidR="00CA0EB5" w:rsidRDefault="00CA0EB5" w:rsidP="00D77D85">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="184B65FC" w14:textId="77777777" w:rsidR="00CA0EB5" w:rsidRDefault="00CA0EB5" w:rsidP="00D77D85">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="110CC8A6" w14:textId="77777777" w:rsidR="00CA0EB5" w:rsidRDefault="00CA0EB5" w:rsidP="00D77D85">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="180365EF" w14:textId="77777777" w:rsidR="00CA0EB5" w:rsidRDefault="00CA0EB5" w:rsidP="00D77D85">
@@ -4054,97 +4344,97 @@
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">For map of </w:t>
       </w:r>
       <w:r w:rsidR="008239ED" w:rsidRPr="00805ED7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Conrad Bangkok</w:t>
       </w:r>
       <w:r w:rsidR="00CA0EB5">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00805ED7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> please click </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidRPr="00CA0EB5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>see the map</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00805ED7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00805ED7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>inside this link</w:t>
       </w:r>
       <w:r w:rsidR="00303989">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> below</w:t>
       </w:r>
       <w:r w:rsidR="00CA0EB5">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E249713" w14:textId="31FF5D12" w:rsidR="00CA0EB5" w:rsidRDefault="00CA0EB5" w:rsidP="006C0D09">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidRPr="00E3283E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:bCs/>
             <w:iCs/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>https://maps.app.goo.gl/3SpSWUxmyVY9yfQ66</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CE58C45" w14:textId="77777777" w:rsidR="00CA0EB5" w:rsidRPr="00C8447C" w:rsidRDefault="00CA0EB5" w:rsidP="006C0D09">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
@@ -4426,72 +4716,72 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2BBB012E" w14:textId="77777777" w:rsidR="00E33596" w:rsidRDefault="00343440" w:rsidP="00343440">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>_________________________</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E33596" w:rsidSect="008F7549">
-      <w:footerReference w:type="default" r:id="rId34"/>
+      <w:footerReference w:type="default" r:id="rId35"/>
       <w:pgSz w:w="11909" w:h="16834" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1440" w:header="720" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1EB4BF47" w14:textId="77777777" w:rsidR="00511C6E" w:rsidRDefault="00511C6E">
+    <w:p w14:paraId="661D2ECA" w14:textId="77777777" w:rsidR="00D42582" w:rsidRDefault="00D42582">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C7360AB" w14:textId="77777777" w:rsidR="00511C6E" w:rsidRDefault="00511C6E">
+    <w:p w14:paraId="6D6358E8" w14:textId="77777777" w:rsidR="00D42582" w:rsidRDefault="00D42582">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -4743,58 +5033,58 @@
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="006B6D78" w:rsidRPr="008A288A">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00333319" w:rsidRPr="008A288A">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="512009CA" w14:textId="77777777" w:rsidR="00511C6E" w:rsidRDefault="00511C6E">
+    <w:p w14:paraId="238B304D" w14:textId="77777777" w:rsidR="00D42582" w:rsidRDefault="00D42582">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7081AC3D" w14:textId="77777777" w:rsidR="00511C6E" w:rsidRDefault="00511C6E">
+    <w:p w14:paraId="08E92CFA" w14:textId="77777777" w:rsidR="00D42582" w:rsidRDefault="00D42582">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0731196D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FEE8CBCA"/>
     <w:lvl w:ilvl="0" w:tplc="DF681898">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
@@ -10288,51 +10578,52 @@
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="821582531">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="348261207">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="1163472276">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="1077289973">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="1590844846">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="50" w16cid:durableId="612439727">
     <w:abstractNumId w:val="38"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -10543,50 +10834,51 @@
     <w:rsid w:val="001C40F9"/>
     <w:rsid w:val="001C5028"/>
     <w:rsid w:val="001C6DE2"/>
     <w:rsid w:val="001C79B5"/>
     <w:rsid w:val="001D450C"/>
     <w:rsid w:val="001D5A01"/>
     <w:rsid w:val="001D66CF"/>
     <w:rsid w:val="001D72D7"/>
     <w:rsid w:val="001E25F8"/>
     <w:rsid w:val="001E2E87"/>
     <w:rsid w:val="001E2EB0"/>
     <w:rsid w:val="001E3319"/>
     <w:rsid w:val="001E4FB8"/>
     <w:rsid w:val="001E5171"/>
     <w:rsid w:val="001E5F60"/>
     <w:rsid w:val="001F0E37"/>
     <w:rsid w:val="001F2242"/>
     <w:rsid w:val="001F719E"/>
     <w:rsid w:val="0020017F"/>
     <w:rsid w:val="00203318"/>
     <w:rsid w:val="00203599"/>
     <w:rsid w:val="0020654A"/>
     <w:rsid w:val="002103A3"/>
     <w:rsid w:val="002164B9"/>
     <w:rsid w:val="00216E9E"/>
+    <w:rsid w:val="00217EA8"/>
     <w:rsid w:val="00220A44"/>
     <w:rsid w:val="002223EC"/>
     <w:rsid w:val="002227CC"/>
     <w:rsid w:val="00225CF8"/>
     <w:rsid w:val="0022610D"/>
     <w:rsid w:val="00227312"/>
     <w:rsid w:val="002309EC"/>
     <w:rsid w:val="0023183E"/>
     <w:rsid w:val="00232971"/>
     <w:rsid w:val="00233A30"/>
     <w:rsid w:val="00235D57"/>
     <w:rsid w:val="00241417"/>
     <w:rsid w:val="0024229B"/>
     <w:rsid w:val="002424CC"/>
     <w:rsid w:val="0024556B"/>
     <w:rsid w:val="0025139F"/>
     <w:rsid w:val="00251579"/>
     <w:rsid w:val="00251BBB"/>
     <w:rsid w:val="00251EFB"/>
     <w:rsid w:val="00252BA4"/>
     <w:rsid w:val="00254C6D"/>
     <w:rsid w:val="00255A2E"/>
     <w:rsid w:val="00257961"/>
     <w:rsid w:val="00257C82"/>
     <w:rsid w:val="0026058F"/>
@@ -10822,50 +11114,51 @@
     <w:rsid w:val="004C295A"/>
     <w:rsid w:val="004C402C"/>
     <w:rsid w:val="004C665D"/>
     <w:rsid w:val="004C6AAC"/>
     <w:rsid w:val="004C75F8"/>
     <w:rsid w:val="004D0362"/>
     <w:rsid w:val="004D1906"/>
     <w:rsid w:val="004D329A"/>
     <w:rsid w:val="004D338D"/>
     <w:rsid w:val="004D519D"/>
     <w:rsid w:val="004E035B"/>
     <w:rsid w:val="004E359A"/>
     <w:rsid w:val="004E37E5"/>
     <w:rsid w:val="004E49E6"/>
     <w:rsid w:val="004E7960"/>
     <w:rsid w:val="004F0A64"/>
     <w:rsid w:val="004F3F0F"/>
     <w:rsid w:val="004F45DE"/>
     <w:rsid w:val="004F4E2E"/>
     <w:rsid w:val="004F697F"/>
     <w:rsid w:val="00501BCB"/>
     <w:rsid w:val="00503875"/>
     <w:rsid w:val="005042B6"/>
     <w:rsid w:val="00505290"/>
     <w:rsid w:val="00506B8B"/>
+    <w:rsid w:val="00506BBC"/>
     <w:rsid w:val="00507733"/>
     <w:rsid w:val="00511C6E"/>
     <w:rsid w:val="00517034"/>
     <w:rsid w:val="00517815"/>
     <w:rsid w:val="00517873"/>
     <w:rsid w:val="0052392A"/>
     <w:rsid w:val="005241E7"/>
     <w:rsid w:val="00524C1A"/>
     <w:rsid w:val="00524CAB"/>
     <w:rsid w:val="00531173"/>
     <w:rsid w:val="00531D4B"/>
     <w:rsid w:val="0053219F"/>
     <w:rsid w:val="0053452D"/>
     <w:rsid w:val="00535715"/>
     <w:rsid w:val="00536A62"/>
     <w:rsid w:val="00537EB5"/>
     <w:rsid w:val="005413B5"/>
     <w:rsid w:val="00541EB3"/>
     <w:rsid w:val="00542D83"/>
     <w:rsid w:val="00543D37"/>
     <w:rsid w:val="00543EDE"/>
     <w:rsid w:val="00545AC4"/>
     <w:rsid w:val="00545DC7"/>
     <w:rsid w:val="00547855"/>
     <w:rsid w:val="0055093B"/>
@@ -11613,72 +11906,74 @@
     <w:rsid w:val="00D06904"/>
     <w:rsid w:val="00D07C78"/>
     <w:rsid w:val="00D112B9"/>
     <w:rsid w:val="00D118A0"/>
     <w:rsid w:val="00D14FF8"/>
     <w:rsid w:val="00D1606B"/>
     <w:rsid w:val="00D1670E"/>
     <w:rsid w:val="00D16AC0"/>
     <w:rsid w:val="00D17310"/>
     <w:rsid w:val="00D20291"/>
     <w:rsid w:val="00D20427"/>
     <w:rsid w:val="00D20547"/>
     <w:rsid w:val="00D24BED"/>
     <w:rsid w:val="00D262C1"/>
     <w:rsid w:val="00D27F63"/>
     <w:rsid w:val="00D3012F"/>
     <w:rsid w:val="00D31651"/>
     <w:rsid w:val="00D329CB"/>
     <w:rsid w:val="00D32E3A"/>
     <w:rsid w:val="00D33D09"/>
     <w:rsid w:val="00D340BC"/>
     <w:rsid w:val="00D356D7"/>
     <w:rsid w:val="00D373AE"/>
     <w:rsid w:val="00D37632"/>
     <w:rsid w:val="00D40230"/>
+    <w:rsid w:val="00D42582"/>
     <w:rsid w:val="00D42FC8"/>
     <w:rsid w:val="00D433B1"/>
     <w:rsid w:val="00D4480A"/>
     <w:rsid w:val="00D45D0F"/>
     <w:rsid w:val="00D45F0B"/>
     <w:rsid w:val="00D465C3"/>
     <w:rsid w:val="00D47D74"/>
     <w:rsid w:val="00D5029E"/>
     <w:rsid w:val="00D50933"/>
     <w:rsid w:val="00D534DD"/>
     <w:rsid w:val="00D54B2A"/>
     <w:rsid w:val="00D57B09"/>
     <w:rsid w:val="00D610EF"/>
     <w:rsid w:val="00D63BEC"/>
     <w:rsid w:val="00D6403D"/>
     <w:rsid w:val="00D64DCB"/>
     <w:rsid w:val="00D6526D"/>
     <w:rsid w:val="00D66211"/>
     <w:rsid w:val="00D67D6A"/>
     <w:rsid w:val="00D71C7A"/>
     <w:rsid w:val="00D75118"/>
     <w:rsid w:val="00D75663"/>
+    <w:rsid w:val="00D761BF"/>
     <w:rsid w:val="00D77CF6"/>
     <w:rsid w:val="00D77D85"/>
     <w:rsid w:val="00D81066"/>
     <w:rsid w:val="00D81E7A"/>
     <w:rsid w:val="00D8226E"/>
     <w:rsid w:val="00D845D5"/>
     <w:rsid w:val="00D860CE"/>
     <w:rsid w:val="00D92AC2"/>
     <w:rsid w:val="00D94885"/>
     <w:rsid w:val="00D9648B"/>
     <w:rsid w:val="00D96AF2"/>
     <w:rsid w:val="00D97A2B"/>
     <w:rsid w:val="00DA2E65"/>
     <w:rsid w:val="00DA335B"/>
     <w:rsid w:val="00DA6F4D"/>
     <w:rsid w:val="00DA7357"/>
     <w:rsid w:val="00DA7928"/>
     <w:rsid w:val="00DB0916"/>
     <w:rsid w:val="00DB42C4"/>
     <w:rsid w:val="00DB56E5"/>
     <w:rsid w:val="00DB56ED"/>
     <w:rsid w:val="00DB5E2D"/>
     <w:rsid w:val="00DB79F7"/>
     <w:rsid w:val="00DC16C6"/>
     <w:rsid w:val="00DC2D80"/>
@@ -14981,51 +15276,51 @@
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2106996631">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hilton.com/en/hotels/bkkcici-conrad-bangkok/?WT.mc_id=zPADA0TH1CH2PSH3paid_ggl4DOMBPP_Apr5SiteGGL_ObjROAS_TacBPP_TarKeyword_SMTH_FrmtRSAs_CrNText_DvceAll_LPOHW6BKKCICI7EN8acctid=7389362749-campid=16821069811-adgrpid=137930412120&amp;&amp;&amp;&amp;&amp;gclsrc=aw.ds&amp;gad_source=1&amp;gad_campaignid=16821069811&amp;gbraid=0AAAAADnjLGPCx8wG4g-UqU5Sd3EsrSct8&amp;gclid=CjwKCAjw2rrQBhBuEiwAarLWHQfDZ3xpzLYL5ip4wbGYard1uG6Bu1ncMGd2PtSJ5ysJPyDHKx-L9BoC6vEQAvD_BwE" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apt.int/Meeting/2026-ADF23" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apt.int/Meeting/2026-ADF23" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://consular.mfa.go.th/th/page/cate-7393-general-information?menu=5d68c88d15e39c160c00827e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Chomkorn.Leelertyuth@ConradHotels.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://World-Power-Plugs.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://maps.app.goo.gl/3SpSWUxmyVY9yfQ66" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hilton.com/en/attend-my-event/bkkcici-90n-18cc1646-a076-4270-82f8-867ae1183f93/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bangkokairportonline.com/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aptict@apt.int" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="google.com/maps/search/?api=1&amp;query=Conrad+Bangkok%2C+All+Seasons+Place+87%2F3+Wireless+Rd.+Bangkok+TH" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apt.int/content/online-registration" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apt.int/sites/default/files/file_tag/2023/11/APT-Code-of-Conduct.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kornnop@apt.int" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aptict@apt.int" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:siriporn.p@nbtc.go.th" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Chomkorn.Leelertyuth@ConradHotels.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aptadmin@apt.int" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kdanho@apt.int" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kanlayapat.k@nbtc.go.th" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hilton.com/en/hotels/bkkcici-conrad-bangkok/?WT.mc_id=zPADA0TH1CH2PSH3paid_ggl4DOMBPP_Apr5SiteGGL_ObjROAS_TacBPP_TarKeyword_SMTH_FrmtRSAs_CrNText_DvceAll_LPOHW6BKKCICI7EN8acctid=7389362749-campid=16821069811-adgrpid=137930412120&amp;&amp;&amp;&amp;&amp;gclsrc=aw.ds&amp;gad_source=1&amp;gad_campaignid=16821069811&amp;gbraid=0AAAAADnjLGPCx8wG4g-UqU5Sd3EsrSct8&amp;gclid=CjwKCAjw2rrQBhBuEiwAarLWHQfDZ3xpzLYL5ip4wbGYard1uG6Bu1ncMGd2PtSJ5ysJPyDHKx-L9BoC6vEQAvD_BwE" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apt.int/Meeting/2026-ADF23" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://World-Power-Plugs.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://consular.mfa.go.th/th/page/cate-7393-general-information?menu=5d68c88d15e39c160c00827e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://maps.app.goo.gl/3SpSWUxmyVY9yfQ66" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Chomkorn.Leelertyuth@ConradHotels.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="google.com/maps/search/?api=1&amp;query=Conrad+Bangkok%2C+All+Seasons+Place+87%2F3+Wireless+Rd.+Bangkok+TH" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hilton.com/en/attend-my-event/bkkcici-90n-18cc1646-a076-4270-82f8-867ae1183f93/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bangkokairportonline.com/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kornnop@apt.int" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:siriporn.p@nbtc.go.th" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apt.int/content/online-registration" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apt.int/sites/default/files/file_tag/2023/11/APT-Code-of-Conduct.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kdanho@apt.int" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aptict@apt.int" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kanlayapat.k@nbtc.go.th" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Chomkorn.Leelertyuth@ConradHotels.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aptadmin@apt.int" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apt.int/Meeting/2026-ADF23" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aptict@apt.int" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -15307,50 +15602,63 @@
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="c40305d2-ef1c-4d5c-87a1-3f344aa57e8b">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="6e125a1b-a946-49d8-8466-4717307a4019" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DEA08BDC36B37642831F3341AD01C1C5" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9ae47e20e0864ff89ac6210f8096609b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c40305d2-ef1c-4d5c-87a1-3f344aa57e8b" xmlns:ns3="6e125a1b-a946-49d8-8466-4717307a4019" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8f42456428e0b9f432bf5f557e9d8a90" ns2:_="" ns3:_="">
     <xsd:import namespace="c40305d2-ef1c-4d5c-87a1-3f344aa57e8b"/>
     <xsd:import namespace="6e125a1b-a946-49d8-8466-4717307a4019"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
@@ -15547,124 +15855,111 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA81DD29-6F8F-467B-8E04-583EA7A98588}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="c40305d2-ef1c-4d5c-87a1-3f344aa57e8b"/>
     <ds:schemaRef ds:uri="6e125a1b-a946-49d8-8466-4717307a4019"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C16BA45E-B138-4D0D-A452-7F1291E14E3D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EB8243F3-D4E3-421D-A6E5-50C3407520BD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0C9238D6-2B11-4E7A-9908-A65596F15D89}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c40305d2-ef1c-4d5c-87a1-3f344aa57e8b"/>
     <ds:schemaRef ds:uri="6e125a1b-a946-49d8-8466-4717307a4019"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1993</Words>
-  <Characters>11365</Characters>
+  <Words>1941</Words>
+  <Characters>11414</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>94</Lines>
-  <Paragraphs>26</Paragraphs>
+  <Lines>326</Lines>
+  <Paragraphs>160</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13332</CharactersWithSpaces>
+  <CharactersWithSpaces>13195</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>APT Secretariat</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="sflag">
     <vt:lpwstr>1239759518</vt:lpwstr>
   </property>